--- v0 (2025-10-20)
+++ v1 (2026-10-28)
@@ -1,3054 +1,3709 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC3074" w:rsidRPr="007B59EE" w:rsidRDefault="007B59EE" w:rsidP="00212037">
+    <w:p w14:paraId="22F86D3A" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="007B59EE" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Buenos Aires Black" w:hAnsi="Buenos Aires Black"/>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005F6FBA">
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:noProof/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BE1C412" wp14:editId="5F2BC313">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-366395</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2786380" cy="359410"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Afbeelding 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="DeNobelaer_logo-geel-paars-cmyk.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2786380" cy="359410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005F6FBA">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins Bold" w:hAnsi="Poppins Bold"/>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>AANMELDFORMULIER DUOLES D</w:t>
       </w:r>
-      <w:r w:rsidR="00DC3074" w:rsidRPr="007B59EE">
+      <w:r w:rsidR="00DC3074" w:rsidRPr="005F6FBA">
         <w:rPr>
-          <w:rFonts w:ascii="Buenos Aires Black" w:hAnsi="Buenos Aires Black"/>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E NOBELAER</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00212037" w:rsidRDefault="00212037" w:rsidP="00212037">
+    <w:p w14:paraId="2F83106E" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00212037" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00212037">
+      <w:r w:rsidRPr="005F6FBA">
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Deelnemer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC3074" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w14:paraId="415B6683" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="591595636"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00DC3074" w:rsidRPr="00DC3074" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="31A55C0A" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Voorlette</w:t>
                 </w:r>
-                <w:r w:rsidR="00E2580C">
+                <w:r w:rsidR="00E2580C" w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>rs</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1487847534"/>
             <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
               <w:docPart w:val="934426661E234F4FB3643AEDE3C07185"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00B21F2D" w:rsidP="00212037">
+              <w:p w14:paraId="2FC8B1D8" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00B21F2D" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DC3074" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w14:paraId="65B4CACE" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-135719064"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00DC3074" w:rsidRPr="00DC3074" w:rsidRDefault="00DC3074" w:rsidP="00212037">
+              <w:p w14:paraId="6A788E86" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00DC3074" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Voornaam</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1906136404"/>
             <w:placeholder>
               <w:docPart w:val="213ECE2797A443199B22E514668AFB36"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00B21F2D" w:rsidP="00212037">
+              <w:p w14:paraId="2E0089D7" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00B21F2D" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DC3074" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w14:paraId="05CDBD7B" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="854695076"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00DC3074" w:rsidRPr="00DC3074" w:rsidRDefault="00DC3074" w:rsidP="00212037">
+              <w:p w14:paraId="63D52889" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00DC3074" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Tussenvoegsel</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-480618503"/>
             <w:placeholder>
               <w:docPart w:val="7DAF914EB8924ADC9CB531FDCAE50004"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00B21F2D" w:rsidP="00212037">
+              <w:p w14:paraId="0380F899" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00B21F2D" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DC3074" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w14:paraId="29B90CDC" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1880465539"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00DC3074" w:rsidP="00212037">
+              <w:p w14:paraId="40EADE7E" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00DC3074" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Achternaam</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1419134328"/>
             <w:placeholder>
               <w:docPart w:val="5F32DFEC46254C389204A752F97D4CBA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00B21F2D" w:rsidP="00212037">
+              <w:p w14:paraId="0D665434" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00B21F2D" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DC3074" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w14:paraId="0B08D71A" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1529716921"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00DC3074" w:rsidP="00212037">
+              <w:p w14:paraId="3B2F0FB7" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00DC3074" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t xml:space="preserve">Geslacht </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC3074" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+          <w:p w14:paraId="177AB760" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005F6FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Man</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
                 <w:id w:val="-1005982670"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00BB2690" w:rsidRPr="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+          <w:p w14:paraId="59D993D2" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005F6FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vrouw </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
                 <w:id w:val="-1589924636"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC3074" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w14:paraId="276AF26E" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="1907334029"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00DC3074" w:rsidP="00212037">
+              <w:p w14:paraId="6D30C4ED" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00DC3074" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Geboortedatum</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="721402757"/>
             <w:placeholder>
               <w:docPart w:val="7086A29A5466478CBAAA10EB303A4FAE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="d-M-yyyy"/>
               <w:lid w:val="nl-NL"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="02FFB90E" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om een datum in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DC3074" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w14:paraId="2767F2C1" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-481620124"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00DC3074" w:rsidP="00212037">
+              <w:p w14:paraId="4CE31D1C" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00DC3074" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Straat</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-54705798"/>
             <w:placeholder>
               <w:docPart w:val="8A0FAFAD75A1457ABE552C66553D0738"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="3FE0A007" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DC3074" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w14:paraId="5ADDD663" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1375227577"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00DC3074" w:rsidRPr="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="59D89128" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Huisnummer</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1222095261"/>
             <w:placeholder>
               <w:docPart w:val="21041D9F07294399AF4DBA59AE93D72A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00DC3074" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="64458A77" w14:textId="77777777" w:rsidR="00DC3074" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="7BD89F58" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="1143001044"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="0B768808" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Toevoeging</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1535176620"/>
             <w:placeholder>
               <w:docPart w:val="239C36825A724B93AB2504AB21472180"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="5D4D5C3E" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="5E7C1DB6" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="1371190143"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
+              <w:p w14:paraId="4065F798" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Postcode</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1254047061"/>
             <w:placeholder>
               <w:docPart w:val="66F1C176B6A04012A01BA0C47B30EB0F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="22D8492E" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="0B0D7EF6" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="1712375799"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
+              <w:p w14:paraId="5A8CAB34" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Woonplaats</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-315414426"/>
             <w:placeholder>
               <w:docPart w:val="81B1D7B71A1C4E83A9A80CC8AE5B34B7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="6190CCCB" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="052A2305" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1529022017"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
+              <w:p w14:paraId="1FCC5678" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Telefoonnummer</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1254203015"/>
             <w:placeholder>
               <w:docPart w:val="4450DEC1329448DDA97A1828E172B3FA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="7D1E0EC9" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="521FAC71" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="2075394684"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
+              <w:p w14:paraId="3C8E1CCE" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Extra telefoonnummer</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1370838679"/>
             <w:placeholder>
               <w:docPart w:val="4E482CA906E24A74A585D4B13CD0EE59"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="32F3E833" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="361B2548" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1873150211"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
+              <w:p w14:paraId="24274292" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>E-mailadres</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1112479046"/>
             <w:placeholder>
               <w:docPart w:val="28A1965839ED4370808343E385EA3A09"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="11319483" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00434293" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00434293" w:rsidRPr="005F6FBA" w14:paraId="1EE411FC" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="385772080"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00434293" w:rsidRDefault="00434293" w:rsidP="00BB2690">
+              <w:p w14:paraId="4A71FDC4" w14:textId="77777777" w:rsidR="00434293" w:rsidRPr="005F6FBA" w:rsidRDefault="00434293" w:rsidP="00BB2690">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Instrumentkeuze</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="207075027"/>
             <w:placeholder>
               <w:docPart w:val="6E04F1DFA21E46BAA9DD60663AEBE283"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00434293" w:rsidRDefault="00434293" w:rsidP="00212037">
+              <w:p w14:paraId="12213467" w14:textId="77777777" w:rsidR="00434293" w:rsidRPr="005F6FBA" w:rsidRDefault="00434293" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006E37AC">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00434293" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00434293" w:rsidRPr="005F6FBA" w14:paraId="68E1A414" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1243175919"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00434293" w:rsidRDefault="00434293" w:rsidP="00BB2690">
+              <w:p w14:paraId="2E92BDB9" w14:textId="77777777" w:rsidR="00434293" w:rsidRPr="005F6FBA" w:rsidRDefault="00434293" w:rsidP="00BB2690">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Naam Duopartner</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="244778704"/>
             <w:placeholder>
               <w:docPart w:val="E2BE94F1309749A08B11C8AF33F89223"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00434293" w:rsidRDefault="00434293" w:rsidP="00212037">
+              <w:p w14:paraId="4E853F7E" w14:textId="77777777" w:rsidR="00434293" w:rsidRPr="005F6FBA" w:rsidRDefault="00434293" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="006E37AC">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00BB2690">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="2EA9DB78" w14:textId="77777777" w:rsidTr="00BB2690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1301232514"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
+              <w:p w14:paraId="33609544" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00BB2690">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Ev</w:t>
                 </w:r>
-                <w:r w:rsidR="00E2580C">
+                <w:r w:rsidR="00E2580C" w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>entuele opmerking of toelichting</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1620030521"/>
             <w:placeholder>
               <w:docPart w:val="D6CDF2BFE1914663911863C54AD54855"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="00BB2690" w:rsidP="00212037">
+              <w:p w14:paraId="1B4B312A" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00212037">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B59EE" w:rsidRDefault="007B59EE" w:rsidP="00212037">
+    <w:p w14:paraId="455561CF" w14:textId="77777777" w:rsidR="007B59EE" w:rsidRPr="005F6FBA" w:rsidRDefault="007B59EE" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:id w:val="1103925008"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00212037" w:rsidRPr="00434293" w:rsidRDefault="00212037" w:rsidP="00212037">
+        <w:p w14:paraId="77962C85" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00212037" w:rsidP="00212037">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1701"/>
               <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
             </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BB2690">
-            <w:rPr>
+          <w:r w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Betalingstermijn</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00212037" w:rsidRDefault="00212037" w:rsidP="00212037">
+        <w:p w14:paraId="5736E0DA" w14:textId="6A89D5C8" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00212037" w:rsidP="00212037">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1701"/>
               <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
             </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Betaling van de cursus verloopt via automatische incasso vanaf de maand waarin de cursus start.</w:t>
           </w:r>
-          <w:r w:rsidR="00BB2690">
+          <w:r w:rsidR="00BB2690" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:br/>
           </w:r>
-          <w:r>
-            <w:t>Bedragen tot € 200 worden in 1 termijn geïncasseerd (eenmalige machtiging)</w:t>
+          <w:r w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Bedragen tot € 2</w:t>
           </w:r>
-          <w:r w:rsidR="00BB2690">
+          <w:r w:rsidR="003565DA" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>25</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> worden in 1 termijn geïncasseerd (eenmalige machtiging)</w:t>
+          </w:r>
+          <w:r w:rsidR="00BB2690" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:br/>
           </w:r>
-          <w:r>
-            <w:t>Bedragen vanaf € 200 worden in meerdere termijnen geïncasseerd conform cursusduur (doorlopende machtiging)</w:t>
+          <w:r w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Bedragen vanaf € 2</w:t>
+          </w:r>
+          <w:r w:rsidR="003565DA" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>25</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> worden in meerdere termijnen geïncasseerd conform cursusduur (doorlopende machtiging)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00212037" w:rsidRDefault="00212037" w:rsidP="00212037">
+    <w:p w14:paraId="6F5CF2D2" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00212037" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005F6FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00212037" w:rsidRDefault="006E2F4C" w:rsidP="00212037">
+    <w:p w14:paraId="5BDC4425" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00000000" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:id w:val="52816708"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00212037">
+          <w:r w:rsidR="00212037" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>IBAN nummer *</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00212037">
+      <w:r w:rsidR="00212037" w:rsidRPr="005F6FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:id w:val="1388374450"/>
           <w:placeholder>
             <w:docPart w:val="4E1E40F125174BF2B92D8CDABF4CB216"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BB2690" w:rsidRPr="00172E8E">
+          <w:r w:rsidR="00BB2690" w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00212037" w:rsidRDefault="00212037" w:rsidP="00212037">
+    <w:p w14:paraId="2C2F21F9" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00212037" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005F6FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-123849521"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="00212037" w:rsidRPr="00BB2690" w:rsidRDefault="00212037" w:rsidP="00212037">
+        <w:p w14:paraId="273721D4" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00212037" w:rsidP="00212037">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1701"/>
               <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
             </w:tabs>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BB2690">
-            <w:rPr>
+          <w:r w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Beeldmateriaal</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00212037" w:rsidRDefault="00212037" w:rsidP="00212037">
+        <w:p w14:paraId="091989BA" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00212037" w:rsidP="00212037">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1701"/>
               <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
             </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Soms maken wij in de les foto’s of filmpjes die wij gebruiken voor onze website, social mediakanalen en/of gedrukte media. Graag ontvangen wij hiervoor uw toestemming. Als u hier bezwaar tegen heeft, dan zorgen wij ervoor dat u of uw kind niet in beeld komt bij eventuele opnames. Bij openbare activiteiten of optredens kunnen wij hier helaas geen rekening mee houden.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00212037" w:rsidRDefault="006E2F4C" w:rsidP="00212037">
+    <w:p w14:paraId="33C55187" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00000000" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:id w:val="-1256504263"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BB2690">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:r w:rsidR="00BB2690" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:id w:val="841198178"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00212037">
+          <w:r w:rsidR="00212037" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Ja, ik geef toestemming voor het maken van opnames.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00212037" w:rsidRDefault="006E2F4C" w:rsidP="00212037">
+    <w:p w14:paraId="33D58149" w14:textId="77777777" w:rsidR="00212037" w:rsidRPr="005F6FBA" w:rsidRDefault="00000000" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:id w:val="-1588612276"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BB2690">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+          <w:r w:rsidR="00BB2690" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:id w:val="-866216829"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00212037">
+          <w:r w:rsidR="00212037" w:rsidRPr="005F6FBA">
+            <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:t>Nee, ik geef geen toestemming voor het maken van opnames.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00421606" w:rsidRDefault="007B59EE" w:rsidP="00BB2690">
+    <w:p w14:paraId="20CD8DCF" w14:textId="77777777" w:rsidR="00421606" w:rsidRPr="005F6FBA" w:rsidRDefault="007B59EE" w:rsidP="00BB2690">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005F6FBA">
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005F6FBA">
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005F6FBA">
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB2690" w:rsidRDefault="00212037" w:rsidP="00BB2690">
+    <w:p w14:paraId="08C61233" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00212037" w:rsidP="00BB2690">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00212037">
+      <w:r w:rsidRPr="005F6FBA">
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gegevens </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00212037">
+      <w:r w:rsidRPr="005F6FBA">
         <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
           <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>betalingsplichtige</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="0BD113FC" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="1840272208"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00DC3074" w:rsidRDefault="00E2580C" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="31B4D365" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00E2580C" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Voorletters</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1763103893"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="011E8B42" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="714C315C" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="1917047469"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00DC3074" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="6EF85614" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Voornaam</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1051224899"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="480B3710" w14:textId="350EDCA3" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="2D30BF76" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1501506423"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00DC3074" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="130E7A61" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Tussenvoegsel</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1791164972"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="2D799AB4" w14:textId="45994D7D" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="27E40E24" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-488940550"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="422DE410" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Achternaam</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1814561104"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="75931D9D" w14:textId="6E708190" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="1BE89D1D" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-468052166"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="72FF4986" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t xml:space="preserve">Geslacht </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+          <w:p w14:paraId="46B4A0B3" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005F6FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Man</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
                 <w:id w:val="1674225117"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00BB2690" w:rsidRPr="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+          <w:p w14:paraId="1A85D928" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005F6FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vrouw </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
                 <w:id w:val="2032686331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="36C7DA75" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="1658885394"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="45E0233F" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Geboortedatum</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2084365022"/>
             <w:placeholder>
               <w:docPart w:val="6B7EEACB1D48494094D976321BA0F62C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="d-M-yyyy"/>
               <w:lid w:val="nl-NL"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="42B50D31" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om een datum in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="642D4501" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="722720085"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="2C148330" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Straat</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-36977404"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="29F98342" w14:textId="1AF320E1" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="31B010E6" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-2137945685"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="37BD22E3" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Huisnummer</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
               <w:b/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1732463769"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="6DF02B0A" w14:textId="6AECD9E3" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="61EB29F4" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1307693279"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="4A85218B" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Toevoeging</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-862513436"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="7064B11A" w14:textId="282FFE39" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="75DAFB36" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="1542332083"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="15B56B0E" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Postcode</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2035073745"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="6BD8C3C3" w14:textId="180B670D" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="5E785548" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="143245959"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="6CE42BB1" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Woonplaats</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="943351035"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="086D26DB" w14:textId="40A507BA" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="6EC248DB" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="655886407"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="496C8E10" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Telefoonnummer</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1199504020"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="6492CCA9" w14:textId="53A87280" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="6528D8A0" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-575286958"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="2E71F51E" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Extra telefoonnummer</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1758320376"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="64D5479A" w14:textId="4F752F7E" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="53B205DA" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-1587373186"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="6B0B71BA" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>E-mailadres</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1160420764"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="3116D339" w14:textId="25DCBDAB" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB2690" w:rsidTr="00DB7EB3">
+      <w:tr w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w14:paraId="2B690600" w14:textId="77777777" w:rsidTr="00DB7EB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:id w:val="-2089144555"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BB2690" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="6F97555B" w14:textId="77777777" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="00BB2690" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005F6FBA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                   <w:t>Eventuele opmerking of toelichting</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1009360523"/>
             <w:placeholder>
               <w:docPart w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6940" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB2690" w:rsidRPr="00172E8E" w:rsidRDefault="007B59EE" w:rsidP="00DB7EB3">
+              <w:p w14:paraId="1BB28A1C" w14:textId="619978F2" w:rsidR="00BB2690" w:rsidRPr="005F6FBA" w:rsidRDefault="005F6FBA" w:rsidP="00DB7EB3">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00172E8E">
+                <w:r w:rsidRPr="005F6FBA">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Klik of tik om tekst in te voeren.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00434293" w:rsidRDefault="00434293" w:rsidP="00212037">
+    <w:p w14:paraId="7717FFD2" w14:textId="77777777" w:rsidR="00434293" w:rsidRPr="005F6FBA" w:rsidRDefault="00434293" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00434293" w:rsidRDefault="00434293" w:rsidP="00212037">
+    <w:p w14:paraId="6EBE029D" w14:textId="77777777" w:rsidR="00434293" w:rsidRPr="005F6FBA" w:rsidRDefault="00434293" w:rsidP="00212037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Stuur dit aanmeldformulier retou</w:t>
+      <w:r w:rsidRPr="005F6FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stuur dit aanmeldformulier retour naar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="007B59EE" w:rsidRPr="000503EE">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="007B59EE" w:rsidRPr="005F6FBA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>kunsteducatie@denobelaer.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005F6FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00434293">
+    <w:sectPr w:rsidR="00434293" w:rsidRPr="005F6FBA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E2F4C" w:rsidRDefault="006E2F4C" w:rsidP="00DC3074">
+    <w:p w14:paraId="23E4A537" w14:textId="77777777" w:rsidR="00E42E4C" w:rsidRDefault="00E42E4C" w:rsidP="00DC3074">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E2F4C" w:rsidRDefault="006E2F4C" w:rsidP="00DC3074">
+    <w:p w14:paraId="2532700A" w14:textId="77777777" w:rsidR="00E42E4C" w:rsidRDefault="00E42E4C" w:rsidP="00DC3074">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Assistant">
-    <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000807" w:usb1="40000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000023" w:csb1="00000000"/>
+    <w:sig w:usb0="A00008FF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Buenos Aires Black">
+  <w:font w:name="Buenos Aires Book">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="4000207A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Poppins Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E2F4C" w:rsidRDefault="006E2F4C" w:rsidP="00DC3074">
+    <w:p w14:paraId="54E57A7B" w14:textId="77777777" w:rsidR="00E42E4C" w:rsidRDefault="00E42E4C" w:rsidP="00DC3074">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E2F4C" w:rsidRDefault="006E2F4C" w:rsidP="00DC3074">
+    <w:p w14:paraId="34332F6E" w14:textId="77777777" w:rsidR="00E42E4C" w:rsidRDefault="00E42E4C" w:rsidP="00DC3074">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00212037"/>
     <w:rsid w:val="00212037"/>
     <w:rsid w:val="00354775"/>
+    <w:rsid w:val="003565DA"/>
     <w:rsid w:val="00421606"/>
     <w:rsid w:val="00434293"/>
+    <w:rsid w:val="00435E8D"/>
     <w:rsid w:val="00542A93"/>
+    <w:rsid w:val="005F6FBA"/>
     <w:rsid w:val="006E2F4C"/>
     <w:rsid w:val="007B59EE"/>
     <w:rsid w:val="008F2E5F"/>
     <w:rsid w:val="009A29ED"/>
     <w:rsid w:val="00B21F2D"/>
     <w:rsid w:val="00BB2690"/>
+    <w:rsid w:val="00BD4432"/>
     <w:rsid w:val="00D70ECE"/>
     <w:rsid w:val="00DC3074"/>
     <w:rsid w:val="00E2580C"/>
+    <w:rsid w:val="00E42E4C"/>
     <w:rsid w:val="00EC6471"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6AE24A36"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{028BDB18-2564-44A5-ABD8-67518B5D67B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3376,50 +4031,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3496,766 +4156,819 @@
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B21F2D"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00434293"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kunsteducatie@denobelaer.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kunsteducatie@denobelaer.nl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{953153B2-FDD1-4173-8BFD-8FBE991F7836}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F5"/>
+            <w:pStyle w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6B7EEACB1D48494094D976321BA0F62C"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F421D816-069C-4C72-A121-84AC7DAEF853}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="6B7EEACB1D48494094D976321BA0F62C5"/>
+            <w:pStyle w:val="6B7EEACB1D48494094D976321BA0F62C1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="934426661E234F4FB3643AEDE3C07185"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E430121-35F5-4919-85B2-DDE0A35FDCEA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="934426661E234F4FB3643AEDE3C071854"/>
+            <w:pStyle w:val="934426661E234F4FB3643AEDE3C071851"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="213ECE2797A443199B22E514668AFB36"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CEF6F073-9F80-4587-B341-87519C46EEEE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="213ECE2797A443199B22E514668AFB364"/>
+            <w:pStyle w:val="213ECE2797A443199B22E514668AFB361"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7DAF914EB8924ADC9CB531FDCAE50004"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{26F8403D-FA17-4E1C-BFAC-E772A01DD3DD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="7DAF914EB8924ADC9CB531FDCAE500044"/>
+            <w:pStyle w:val="7DAF914EB8924ADC9CB531FDCAE500041"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5F32DFEC46254C389204A752F97D4CBA"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B4D87BC-6E00-43DD-8DAB-8FD7A3C01CDC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="5F32DFEC46254C389204A752F97D4CBA4"/>
+            <w:pStyle w:val="5F32DFEC46254C389204A752F97D4CBA1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7086A29A5466478CBAAA10EB303A4FAE"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{169EF348-4AF9-49D3-976D-926E51B3208E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="7086A29A5466478CBAAA10EB303A4FAE4"/>
+            <w:pStyle w:val="7086A29A5466478CBAAA10EB303A4FAE1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8A0FAFAD75A1457ABE552C66553D0738"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7094C66C-8830-4944-961F-F76FE90A12EA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="8A0FAFAD75A1457ABE552C66553D07384"/>
+            <w:pStyle w:val="8A0FAFAD75A1457ABE552C66553D07381"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="21041D9F07294399AF4DBA59AE93D72A"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FCD2282-1DEE-40D2-9A5E-26EEBA1FBBC4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="21041D9F07294399AF4DBA59AE93D72A4"/>
+            <w:pStyle w:val="21041D9F07294399AF4DBA59AE93D72A1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="239C36825A724B93AB2504AB21472180"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9ABF1A7-CA2A-4D75-B9F6-B52ED2A19126}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="239C36825A724B93AB2504AB214721804"/>
+            <w:pStyle w:val="239C36825A724B93AB2504AB214721801"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="66F1C176B6A04012A01BA0C47B30EB0F"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{34EFF0E9-CCA7-456B-9728-ADD743DA4B8B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="66F1C176B6A04012A01BA0C47B30EB0F4"/>
+            <w:pStyle w:val="66F1C176B6A04012A01BA0C47B30EB0F1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81B1D7B71A1C4E83A9A80CC8AE5B34B7"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1C8D52FD-B917-4CBC-93CB-EDF6064DA497}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="81B1D7B71A1C4E83A9A80CC8AE5B34B74"/>
+            <w:pStyle w:val="81B1D7B71A1C4E83A9A80CC8AE5B34B71"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4450DEC1329448DDA97A1828E172B3FA"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7CB9E1BE-5630-4B95-BD4D-FB0C95E8A12D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="4450DEC1329448DDA97A1828E172B3FA4"/>
+            <w:pStyle w:val="4450DEC1329448DDA97A1828E172B3FA1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4E482CA906E24A74A585D4B13CD0EE59"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED04FC5C-0D62-402F-A2DF-D48D24B9D138}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="4E482CA906E24A74A585D4B13CD0EE594"/>
+            <w:pStyle w:val="4E482CA906E24A74A585D4B13CD0EE591"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="28A1965839ED4370808343E385EA3A09"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77BD879C-C7D5-4404-A742-88893AB03404}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="28A1965839ED4370808343E385EA3A094"/>
+            <w:pStyle w:val="28A1965839ED4370808343E385EA3A091"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D6CDF2BFE1914663911863C54AD54855"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2DB70C8-E53A-4752-BDA3-3A4059382505}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="D6CDF2BFE1914663911863C54AD548554"/>
+            <w:pStyle w:val="D6CDF2BFE1914663911863C54AD548551"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4E1E40F125174BF2B92D8CDABF4CB216"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48B4BCAF-6B48-4DDE-AE18-82BBED788EC7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E1323" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="003E1323" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="4E1E40F125174BF2B92D8CDABF4CB2164"/>
+            <w:pStyle w:val="4E1E40F125174BF2B92D8CDABF4CB2161"/>
           </w:pPr>
-          <w:r w:rsidRPr="00172E8E">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CCD703C-EE69-47ED-A9F3-88E89B771071}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00660832" w:rsidRDefault="003E1323">
           <w:r w:rsidRPr="006E37AC">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E04F1DFA21E46BAA9DD60663AEBE283"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{95440301-5F61-472B-9FC3-B300C1463A79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="004D722A" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="6E04F1DFA21E46BAA9DD60663AEBE283"/>
+            <w:pStyle w:val="6E04F1DFA21E46BAA9DD60663AEBE2832"/>
           </w:pPr>
-          <w:r w:rsidRPr="006E37AC">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2BE94F1309749A08B11C8AF33F89223"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{80BD9EDB-345E-4D94-8547-DE97DE6769F9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00AB6A22" w:rsidP="00AB6A22">
+        <w:p w:rsidR="004D722A" w:rsidRDefault="004D722A" w:rsidP="004D722A">
           <w:pPr>
-            <w:pStyle w:val="E2BE94F1309749A08B11C8AF33F89223"/>
+            <w:pStyle w:val="E2BE94F1309749A08B11C8AF33F892232"/>
           </w:pPr>
-          <w:r w:rsidRPr="006E37AC">
+          <w:r w:rsidRPr="005F6FBA">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:ascii="Buenos Aires Book" w:hAnsi="Buenos Aires Book"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Assistant">
-    <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000807" w:usb1="40000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000023" w:csb1="00000000"/>
+    <w:sig w:usb0="A00008FF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Buenos Aires Black">
+  <w:font w:name="Buenos Aires Book">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="4000207A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Poppins Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00745951"/>
     <w:rsid w:val="003E1323"/>
+    <w:rsid w:val="004D722A"/>
+    <w:rsid w:val="005C5849"/>
     <w:rsid w:val="00660832"/>
     <w:rsid w:val="00745951"/>
     <w:rsid w:val="009B411A"/>
     <w:rsid w:val="00AB6A22"/>
+    <w:rsid w:val="00BD4432"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4583,706 +5296,433 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB6A22"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38D10B966A4E4ED7AFEA3F0475BEDF4F">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="934426661E234F4FB3643AEDE3C07185">
     <w:name w:val="934426661E234F4FB3643AEDE3C07185"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="213ECE2797A443199B22E514668AFB36">
     <w:name w:val="213ECE2797A443199B22E514668AFB36"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DAF914EB8924ADC9CB531FDCAE50004">
     <w:name w:val="7DAF914EB8924ADC9CB531FDCAE50004"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F32DFEC46254C389204A752F97D4CBA">
     <w:name w:val="5F32DFEC46254C389204A752F97D4CBA"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7086A29A5466478CBAAA10EB303A4FAE">
     <w:name w:val="7086A29A5466478CBAAA10EB303A4FAE"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A0FAFAD75A1457ABE552C66553D0738">
     <w:name w:val="8A0FAFAD75A1457ABE552C66553D0738"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21041D9F07294399AF4DBA59AE93D72A">
     <w:name w:val="21041D9F07294399AF4DBA59AE93D72A"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="239C36825A724B93AB2504AB21472180">
     <w:name w:val="239C36825A724B93AB2504AB21472180"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="66F1C176B6A04012A01BA0C47B30EB0F">
     <w:name w:val="66F1C176B6A04012A01BA0C47B30EB0F"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81B1D7B71A1C4E83A9A80CC8AE5B34B7">
     <w:name w:val="81B1D7B71A1C4E83A9A80CC8AE5B34B7"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4450DEC1329448DDA97A1828E172B3FA">
     <w:name w:val="4450DEC1329448DDA97A1828E172B3FA"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E482CA906E24A74A585D4B13CD0EE59">
     <w:name w:val="4E482CA906E24A74A585D4B13CD0EE59"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="28A1965839ED4370808343E385EA3A09">
     <w:name w:val="28A1965839ED4370808343E385EA3A09"/>
-    <w:rsid w:val="00745951"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6CDF2BFE1914663911863C54AD54855">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E04F1DFA21E46BAA9DD60663AEBE2831">
+    <w:name w:val="6E04F1DFA21E46BAA9DD60663AEBE2831"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E1E40F125174BF2B92D8CDABF4CB216">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2BE94F1309749A08B11C8AF33F892231">
+    <w:name w:val="E2BE94F1309749A08B11C8AF33F892231"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38D10B966A4E4ED7AFEA3F0475BEDF4F1">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6CDF2BFE1914663911863C54AD54855">
+    <w:name w:val="D6CDF2BFE1914663911863C54AD54855"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B7EEACB1D48494094D976321BA0F62C1">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E1E40F125174BF2B92D8CDABF4CB216">
+    <w:name w:val="4E1E40F125174BF2B92D8CDABF4CB216"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934426661E234F4FB3643AEDE3C071851">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38D10B966A4E4ED7AFEA3F0475BEDF4F">
+    <w:name w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213ECE2797A443199B22E514668AFB361">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B7EEACB1D48494094D976321BA0F62C">
+    <w:name w:val="6B7EEACB1D48494094D976321BA0F62C"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DAF914EB8924ADC9CB531FDCAE500041">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934426661E234F4FB3643AEDE3C071851">
+    <w:name w:val="934426661E234F4FB3643AEDE3C071851"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F32DFEC46254C389204A752F97D4CBA1">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213ECE2797A443199B22E514668AFB361">
+    <w:name w:val="213ECE2797A443199B22E514668AFB361"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7086A29A5466478CBAAA10EB303A4FAE1">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DAF914EB8924ADC9CB531FDCAE500041">
+    <w:name w:val="7DAF914EB8924ADC9CB531FDCAE500041"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A0FAFAD75A1457ABE552C66553D07381">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F32DFEC46254C389204A752F97D4CBA1">
+    <w:name w:val="5F32DFEC46254C389204A752F97D4CBA1"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21041D9F07294399AF4DBA59AE93D72A1">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7086A29A5466478CBAAA10EB303A4FAE1">
+    <w:name w:val="7086A29A5466478CBAAA10EB303A4FAE1"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="239C36825A724B93AB2504AB214721801">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A0FAFAD75A1457ABE552C66553D07381">
+    <w:name w:val="8A0FAFAD75A1457ABE552C66553D07381"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66F1C176B6A04012A01BA0C47B30EB0F1">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21041D9F07294399AF4DBA59AE93D72A1">
+    <w:name w:val="21041D9F07294399AF4DBA59AE93D72A1"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81B1D7B71A1C4E83A9A80CC8AE5B34B71">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="239C36825A724B93AB2504AB214721801">
+    <w:name w:val="239C36825A724B93AB2504AB214721801"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4450DEC1329448DDA97A1828E172B3FA1">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66F1C176B6A04012A01BA0C47B30EB0F1">
+    <w:name w:val="66F1C176B6A04012A01BA0C47B30EB0F1"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E482CA906E24A74A585D4B13CD0EE591">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81B1D7B71A1C4E83A9A80CC8AE5B34B71">
+    <w:name w:val="81B1D7B71A1C4E83A9A80CC8AE5B34B71"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28A1965839ED4370808343E385EA3A091">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4450DEC1329448DDA97A1828E172B3FA1">
+    <w:name w:val="4450DEC1329448DDA97A1828E172B3FA1"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6CDF2BFE1914663911863C54AD548551">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E482CA906E24A74A585D4B13CD0EE591">
+    <w:name w:val="4E482CA906E24A74A585D4B13CD0EE591"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E1E40F125174BF2B92D8CDABF4CB2161">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28A1965839ED4370808343E385EA3A091">
+    <w:name w:val="28A1965839ED4370808343E385EA3A091"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38D10B966A4E4ED7AFEA3F0475BEDF4F2">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E04F1DFA21E46BAA9DD60663AEBE2832">
+    <w:name w:val="6E04F1DFA21E46BAA9DD60663AEBE2832"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B7EEACB1D48494094D976321BA0F62C2">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2BE94F1309749A08B11C8AF33F892232">
+    <w:name w:val="E2BE94F1309749A08B11C8AF33F892232"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="934426661E234F4FB3643AEDE3C071852">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6CDF2BFE1914663911863C54AD548551">
+    <w:name w:val="D6CDF2BFE1914663911863C54AD548551"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="213ECE2797A443199B22E514668AFB362">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E1E40F125174BF2B92D8CDABF4CB2161">
+    <w:name w:val="4E1E40F125174BF2B92D8CDABF4CB2161"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DAF914EB8924ADC9CB531FDCAE500042">
-[...1 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38D10B966A4E4ED7AFEA3F0475BEDF4F1">
+    <w:name w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F1"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F32DFEC46254C389204A752F97D4CBA2">
-[...271 lines deleted...]
-    <w:rsid w:val="00745951"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B7EEACB1D48494094D976321BA0F62C1">
+    <w:name w:val="6B7EEACB1D48494094D976321BA0F62C1"/>
+    <w:rsid w:val="004D722A"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="934426661E234F4FB3643AEDE3C071854">
     <w:name w:val="934426661E234F4FB3643AEDE3C071854"/>
     <w:rsid w:val="00AB6A22"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="213ECE2797A443199B22E514668AFB364">
     <w:name w:val="213ECE2797A443199B22E514668AFB364"/>
     <w:rsid w:val="00AB6A22"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DAF914EB8924ADC9CB531FDCAE500044">
@@ -5420,51 +5860,51 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="38D10B966A4E4ED7AFEA3F0475BEDF4F5">
     <w:name w:val="38D10B966A4E4ED7AFEA3F0475BEDF4F5"/>
     <w:rsid w:val="00AB6A22"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B7EEACB1D48494094D976321BA0F62C5">
     <w:name w:val="6B7EEACB1D48494094D976321BA0F62C5"/>
     <w:rsid w:val="00AB6A22"/>
     <w:rPr>
       <w:rFonts w:ascii="Assistant" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Assistant"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -5687,74 +6127,420 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008C696DBCDAE1A748B1BEDEDD6B180BB6" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="0fdba237858b90068b2be5e50c852e9d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdaab24b-a1ad-43c4-8748-6a25ad901139" xmlns:ns3="b7a220d5-ad7c-4809-97d0-d081b83543f3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ae0e707efe6ec1c955da850e09ffcae" ns2:_="" ns3:_="">
+    <xsd:import namespace="cdaab24b-a1ad-43c4-8748-6a25ad901139"/>
+    <xsd:import namespace="b7a220d5-ad7c-4809-97d0-d081b83543f3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cdaab24b-a1ad-43c4-8748-6a25ad901139" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0919396a-ed89-456c-84a4-51237ac2020a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7a220d5-ad7c-4809-97d0-d081b83543f3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bb1fed46-8d40-4483-b44e-67d9955d3d7a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b7a220d5-ad7c-4809-97d0-d081b83543f3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cdaab24b-a1ad-43c4-8748-6a25ad901139">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b7a220d5-ad7c-4809-97d0-d081b83543f3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31C4FD13-6358-48C7-B1FD-A76AC75A86B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{116B5758-FBFD-4191-B2F1-9253661C0411}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D064C70-30CA-484C-A362-C25405FDB2B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cdaab24b-a1ad-43c4-8748-6a25ad901139"/>
+    <ds:schemaRef ds:uri="b7a220d5-ad7c-4809-97d0-d081b83543f3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF8EF1-292F-43FD-94F1-66D758781BF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>434</Words>
-  <Characters>2389</Characters>
+  <Characters>2388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2818</CharactersWithSpaces>
+  <CharactersWithSpaces>2817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Miranda Maas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008C696DBCDAE1A748B1BEDEDD6B180BB6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>61000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>